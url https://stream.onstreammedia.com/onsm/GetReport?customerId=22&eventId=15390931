--- v1 (2025-12-09)
+++ v2 (2026-08-25)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Event" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <si>
     <t>Event Sponsor</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Cue Biopharma</t>
   </si>
   <si>
     <t>Start Date/Time</t>
   </si>
   <si>
     <t>End Date/Time</t>
   </si>
   <si>
     <t>Time Zone</t>
   </si>
   <si>
     <t>Eastern</t>
   </si>
   <si>
@@ -352,50 +352,206 @@
     <t>Adrian Bot</t>
   </si>
   <si>
     <t>adrian1bot@ail.com</t>
   </si>
   <si>
     <t>Self employed</t>
   </si>
   <si>
     <t>theo</t>
   </si>
   <si>
     <t>clarktheo@yahoo.com</t>
   </si>
   <si>
     <t>private</t>
   </si>
   <si>
     <t>arden grant</t>
   </si>
   <si>
     <t>agrant@sompo-intl.com</t>
   </si>
   <si>
     <t>sompo</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>christian@augcbiofund.com</t>
+  </si>
+  <si>
+    <t>AuGC</t>
+  </si>
+  <si>
+    <t>asdf</t>
+  </si>
+  <si>
+    <t>asdf@asdfsd.com</t>
+  </si>
+  <si>
+    <t>asdfasdfasd</t>
+  </si>
+  <si>
+    <t>AWERWEAE</t>
+  </si>
+  <si>
+    <t>sdFASD@ASDFASD.COM</t>
+  </si>
+  <si>
+    <t>ASDFASDF</t>
+  </si>
+  <si>
+    <t>rr rr</t>
+  </si>
+  <si>
+    <t>lighto999@gmail.com</t>
+  </si>
+  <si>
+    <t>ffv</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>kennycaptures@gmail.com</t>
+  </si>
+  <si>
+    <t>gg</t>
+  </si>
+  <si>
+    <t>asfasd2</t>
+  </si>
+  <si>
+    <t>sdfa@adfasd.com</t>
+  </si>
+  <si>
+    <t>45wedfsadf</t>
+  </si>
+  <si>
+    <t>fff</t>
+  </si>
+  <si>
+    <t>ff</t>
+  </si>
+  <si>
+    <t>ffff</t>
+  </si>
+  <si>
+    <t>Balram</t>
+  </si>
+  <si>
+    <t>balram79@yahoo.com</t>
+  </si>
+  <si>
+    <t>Georgios Kokogiannakis</t>
+  </si>
+  <si>
+    <t>g_kokogiannakis@yahoo.com</t>
+  </si>
+  <si>
+    <t>Darren Mac</t>
+  </si>
+  <si>
+    <t>dmac@secoscap.com</t>
+  </si>
+  <si>
+    <t>Secos Capital</t>
+  </si>
+  <si>
+    <t>Rui</t>
+  </si>
+  <si>
+    <t>hbezyr@qq.com</t>
+  </si>
+  <si>
+    <t>Wuhan YZYBiopharma</t>
+  </si>
+  <si>
+    <t>G Acuna</t>
+  </si>
+  <si>
+    <t>gonzalo.a.acuna@gmail.com</t>
+  </si>
+  <si>
+    <t>independent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">larry lytton </t>
+  </si>
+  <si>
+    <t>lwlytton@gmail.com</t>
+  </si>
+  <si>
+    <t>second line capital</t>
+  </si>
+  <si>
+    <t>Minh To</t>
+  </si>
+  <si>
+    <t>minh.dong.to@gmail.com</t>
+  </si>
+  <si>
+    <t>Jeremy Kinder</t>
+  </si>
+  <si>
+    <t>jmkinder88@gmail.com</t>
+  </si>
+  <si>
+    <t>Sound Biologics</t>
+  </si>
+  <si>
+    <t>Alastair Brown</t>
+  </si>
+  <si>
+    <t>alastair@abrdadvisors.com</t>
+  </si>
+  <si>
+    <t>AB R&amp;D Advisors Ltd</t>
+  </si>
+  <si>
+    <t>saa</t>
+  </si>
+  <si>
+    <t>saad@gmail.com</t>
+  </si>
+  <si>
+    <t>daa</t>
+  </si>
+  <si>
+    <t>andrew lim</t>
+  </si>
+  <si>
+    <t>andydlim@gmail.com</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>chuckdutch@proton.me</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-en-US]m/d/yyyy h:mm AM/PM;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3" tint="0"/>
@@ -452,58 +608,58 @@
     <xf numFmtId="164" fontId="0" borderId="2">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" borderId="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" borderId="4">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" borderId="3">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:F56"/>
+  <dimension ref="A1:F75"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.710036277770996" customWidth="1"/>
-    <col min="2" max="2" width="26.439945220947266" customWidth="1"/>
+    <col min="1" max="1" width="22.26174545288086" customWidth="1"/>
+    <col min="2" max="2" width="27.57452392578125" customWidth="1"/>
     <col min="3" max="3" width="22.367122650146484" customWidth="1"/>
     <col min="4" max="4" width="17.57099151611328" customWidth="1"/>
     <col min="5" max="5" width="17.57099151611328" customWidth="1"/>
     <col min="6" max="6" width="13.48691463470459" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>1</v>
       </c>
@@ -511,83 +667,83 @@
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="6">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="C3" s="7">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="D3" s="7">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E3" s="7">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="F3" s="8">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="6">
-        <v>45905.270833333336</v>
+        <v>45905.354166666664</v>
       </c>
       <c r="C4" s="7">
-        <v>45905.270833333336</v>
+        <v>45905.354166666664</v>
       </c>
       <c r="D4" s="7">
-        <v>45905.270833333336</v>
+        <v>45905.354166666664</v>
       </c>
       <c r="E4" s="7">
-        <v>45905.270833333336</v>
+        <v>45905.354166666664</v>
       </c>
       <c r="F4" s="8">
-        <v>45905.270833333336</v>
+        <v>45905.354166666664</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>8</v>
@@ -725,250 +881,250 @@
         <v>1</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E16" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F16" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E18" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F18" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="9">
-        <v>45905.25208333333</v>
+        <v>45905.33541666667</v>
       </c>
       <c r="E19" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F19" s="3">
         <v>27</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E20" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="F20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E21" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F21" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E22" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F22" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E23" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F23" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="9">
-        <v>45905.25</v>
+        <v>45905.333333333336</v>
       </c>
       <c r="E24" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F24" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="9">
-        <v>45905.25069444445</v>
+        <v>45905.334027777775</v>
       </c>
       <c r="E25" s="9">
-        <v>45905.27013888889</v>
+        <v>45905.353472222225</v>
       </c>
       <c r="F25" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="9">
-        <v>45905.26597222222</v>
+        <v>45905.34930555556</v>
       </c>
       <c r="E26" s="9">
-        <v>45905.268055555556</v>
+        <v>45905.35138888889</v>
       </c>
       <c r="F26" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
         <v>1</v>
       </c>
@@ -1407,39 +1563,343 @@
       <c r="B55" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
       <c r="F56" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D57" s="9"/>
+      <c r="E57" s="9"/>
+      <c r="F57" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D58" s="9"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59" s="9"/>
+      <c r="E59" s="9"/>
+      <c r="F59" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D62" s="9"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D64" s="9"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D65" s="9"/>
+      <c r="E65" s="9"/>
+      <c r="F65" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D66" s="9"/>
+      <c r="E66" s="9"/>
+      <c r="F66" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D67" s="9"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D68" s="9"/>
+      <c r="E68" s="9"/>
+      <c r="F68" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D69" s="9"/>
+      <c r="E69" s="9"/>
+      <c r="F69" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="9"/>
+      <c r="E70" s="9"/>
+      <c r="F70" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D71" s="9"/>
+      <c r="E71" s="9"/>
+      <c r="F71" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D72" s="9"/>
+      <c r="E72" s="9"/>
+      <c r="F72" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D73" s="9"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D74" s="9"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D75" s="9"/>
+      <c r="E75" s="9"/>
+      <c r="F75" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>