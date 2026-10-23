--- v2 (2026-08-25)
+++ v3 (2026-10-23)
@@ -48,510 +48,510 @@
   <si>
     <t>Time Zone</t>
   </si>
   <si>
     <t>Eastern</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>View Start Time</t>
   </si>
   <si>
     <t>View End Time</t>
   </si>
   <si>
     <t>View Minutes</t>
   </si>
   <si>
+    <t>Shannon Hall</t>
+  </si>
+  <si>
+    <t>shannon@oakcreek.com</t>
+  </si>
+  <si>
+    <t>Oakcreek LP</t>
+  </si>
+  <si>
+    <t>Marie</t>
+  </si>
+  <si>
+    <t>mcampinell@cuebio.com</t>
+  </si>
+  <si>
+    <t>q</t>
+  </si>
+  <si>
+    <t>viki</t>
+  </si>
+  <si>
+    <t>vikikumar2409@yahoo.com</t>
+  </si>
+  <si>
+    <t>dnis</t>
+  </si>
+  <si>
+    <t>asd</t>
+  </si>
+  <si>
+    <t>asdasd@gmail.com</t>
+  </si>
+  <si>
+    <t>asdasd</t>
+  </si>
+  <si>
+    <t>Joseph Ferrer</t>
+  </si>
+  <si>
+    <t>jferrer@viqconsultant.com</t>
+  </si>
+  <si>
+    <t>VIQ</t>
+  </si>
+  <si>
+    <t>Margie Main</t>
+  </si>
+  <si>
+    <t>margie@xcytedigital.com</t>
+  </si>
+  <si>
+    <t>Mohit Kansal</t>
+  </si>
+  <si>
+    <t>mohitkansal000@gmail.com</t>
+  </si>
+  <si>
+    <t>Cantor</t>
+  </si>
+  <si>
+    <t>fr</t>
+  </si>
+  <si>
+    <t>prpatel@alpha-sense.com</t>
+  </si>
+  <si>
+    <t>fd</t>
+  </si>
+  <si>
+    <t>d</t>
+  </si>
+  <si>
+    <t>d@bv.com</t>
+  </si>
+  <si>
+    <t>bv</t>
+  </si>
+  <si>
+    <t>John Boyle</t>
+  </si>
+  <si>
+    <t>boyle76@gmail.com</t>
+  </si>
+  <si>
+    <t>CUE Failed</t>
+  </si>
+  <si>
+    <t>cuefailed@cuefailed.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cue Failed Industries </t>
+  </si>
+  <si>
+    <t>Steven Quayle</t>
+  </si>
+  <si>
+    <t>squayle@cuebio.com</t>
+  </si>
+  <si>
+    <t>William Mercer</t>
+  </si>
+  <si>
+    <t>bill@masterreaders.com.au</t>
+  </si>
+  <si>
+    <t>master readers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faisal </t>
+  </si>
+  <si>
+    <t>ibaian@hotmail.com</t>
+  </si>
+  <si>
+    <t>SIDDIQSONS</t>
+  </si>
+  <si>
+    <t>Jim Wade</t>
+  </si>
+  <si>
+    <t>jim2703@aol.com</t>
+  </si>
+  <si>
+    <t>ret.</t>
+  </si>
+  <si>
+    <t>Suroj roy</t>
+  </si>
+  <si>
+    <t>surojroy432@gmail.com</t>
+  </si>
+  <si>
+    <t>SFD</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>dh21@bloomberg.net</t>
+  </si>
+  <si>
+    <t>Bbg</t>
+  </si>
+  <si>
+    <t>Oliver Carter</t>
+  </si>
+  <si>
+    <t>oliver.carter@jkl.com</t>
+  </si>
+  <si>
+    <t>JKL</t>
+  </si>
+  <si>
+    <t>Krista</t>
+  </si>
+  <si>
+    <t>kcelo@lifescicomms.com</t>
+  </si>
+  <si>
+    <t>LifeSci</t>
+  </si>
+  <si>
+    <t>anish suri</t>
+  </si>
+  <si>
+    <t>asuri@cuebio.com</t>
+  </si>
+  <si>
+    <t>Cue</t>
+  </si>
+  <si>
+    <t>Andrew Thomas</t>
+  </si>
+  <si>
+    <t>axthomas803@outlook.com</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>jason.dorr@Opco.com</t>
+  </si>
+  <si>
+    <t>OpCo</t>
+  </si>
+  <si>
+    <t>Dmytro Kukhtar</t>
+  </si>
+  <si>
+    <t>dmytro.kukhtar@gmail.com</t>
+  </si>
+  <si>
+    <t>A.J.</t>
+  </si>
+  <si>
+    <t>ajrashid3@yahoo.com</t>
+  </si>
+  <si>
+    <t>Columbia Threadneedle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jon Mantak </t>
+  </si>
+  <si>
+    <t>jmantak@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investor </t>
+  </si>
+  <si>
+    <t>s</t>
+  </si>
+  <si>
+    <t>pb@gmail.com</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>dschwarz@kyvernatx.com</t>
+  </si>
+  <si>
+    <t>Kyverna</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>va@hotmail.com</t>
+  </si>
+  <si>
+    <t>XIAOSI HAN</t>
+  </si>
+  <si>
+    <t>xhan@uab.edu</t>
+  </si>
+  <si>
+    <t>uab</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>steve.van.ngo@gmail.com</t>
+  </si>
+  <si>
+    <t>Individual investor</t>
+  </si>
+  <si>
+    <t>sean</t>
+  </si>
+  <si>
+    <t>seanlevans@gmail.com</t>
+  </si>
+  <si>
+    <t>self</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>armistead46@gmail.com</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Adrian Bot</t>
+  </si>
+  <si>
+    <t>adrian1bot@ail.com</t>
+  </si>
+  <si>
+    <t>Self employed</t>
+  </si>
+  <si>
+    <t>theo</t>
+  </si>
+  <si>
+    <t>clarktheo@yahoo.com</t>
+  </si>
+  <si>
+    <t>private</t>
+  </si>
+  <si>
+    <t>arden grant</t>
+  </si>
+  <si>
+    <t>agrant@sompo-intl.com</t>
+  </si>
+  <si>
+    <t>sompo</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>christian@augcbiofund.com</t>
+  </si>
+  <si>
+    <t>AuGC</t>
+  </si>
+  <si>
+    <t>asdf</t>
+  </si>
+  <si>
+    <t>asdf@asdfsd.com</t>
+  </si>
+  <si>
+    <t>asdfasdfasd</t>
+  </si>
+  <si>
+    <t>AWERWEAE</t>
+  </si>
+  <si>
+    <t>sdFASD@ASDFASD.COM</t>
+  </si>
+  <si>
+    <t>ASDFASDF</t>
+  </si>
+  <si>
+    <t>rr rr</t>
+  </si>
+  <si>
+    <t>lighto999@gmail.com</t>
+  </si>
+  <si>
+    <t>ffv</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>kennycaptures@gmail.com</t>
+  </si>
+  <si>
+    <t>gg</t>
+  </si>
+  <si>
+    <t>asfasd2</t>
+  </si>
+  <si>
+    <t>sdfa@adfasd.com</t>
+  </si>
+  <si>
+    <t>45wedfsadf</t>
+  </si>
+  <si>
+    <t>fff</t>
+  </si>
+  <si>
+    <t>ff</t>
+  </si>
+  <si>
+    <t>ffff</t>
+  </si>
+  <si>
+    <t>Balram</t>
+  </si>
+  <si>
+    <t>balram79@yahoo.com</t>
+  </si>
+  <si>
+    <t>Georgios Kokogiannakis</t>
+  </si>
+  <si>
+    <t>g_kokogiannakis@yahoo.com</t>
+  </si>
+  <si>
+    <t>Darren Mac</t>
+  </si>
+  <si>
+    <t>dmac@secoscap.com</t>
+  </si>
+  <si>
+    <t>Secos Capital</t>
+  </si>
+  <si>
+    <t>Rui</t>
+  </si>
+  <si>
+    <t>hbezyr@qq.com</t>
+  </si>
+  <si>
+    <t>Wuhan YZYBiopharma</t>
+  </si>
+  <si>
+    <t>G Acuna</t>
+  </si>
+  <si>
+    <t>gonzalo.a.acuna@gmail.com</t>
+  </si>
+  <si>
+    <t>independent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">larry lytton </t>
+  </si>
+  <si>
+    <t>lwlytton@gmail.com</t>
+  </si>
+  <si>
+    <t>second line capital</t>
+  </si>
+  <si>
+    <t>Minh To</t>
+  </si>
+  <si>
+    <t>minh.dong.to@gmail.com</t>
+  </si>
+  <si>
+    <t>Jeremy Kinder</t>
+  </si>
+  <si>
+    <t>jmkinder88@gmail.com</t>
+  </si>
+  <si>
+    <t>Sound Biologics</t>
+  </si>
+  <si>
+    <t>Alastair Brown</t>
+  </si>
+  <si>
+    <t>alastair@abrdadvisors.com</t>
+  </si>
+  <si>
+    <t>AB R&amp;D Advisors Ltd</t>
+  </si>
+  <si>
+    <t>saa</t>
+  </si>
+  <si>
+    <t>saad@gmail.com</t>
+  </si>
+  <si>
+    <t>daa</t>
+  </si>
+  <si>
+    <t>andrew lim</t>
+  </si>
+  <si>
+    <t>andydlim@gmail.com</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>chuckdutch@proton.me</t>
+  </si>
+  <si>
     <t>Jeremy Miller</t>
   </si>
   <si>
     <t>jmiller@pinecreekcap.com</t>
   </si>
   <si>
     <t>Pinecreek Capital</t>
-  </si>
-[...451 lines deleted...]
-    <t>chuckdutch@proton.me</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-en-US]m/d/yyyy h:mm AM/PM;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3" tint="0"/>
@@ -617,52 +617,52 @@
     <xf numFmtId="164" fontId="0" borderId="3">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:F75"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.26174545288086" customWidth="1"/>
     <col min="2" max="2" width="27.57452392578125" customWidth="1"/>
     <col min="3" max="3" width="22.367122650146484" customWidth="1"/>
-    <col min="4" max="4" width="17.57099151611328" customWidth="1"/>
-    <col min="5" max="5" width="17.57099151611328" customWidth="1"/>
+    <col min="4" max="4" width="20.851961135864258" customWidth="1"/>
+    <col min="5" max="5" width="20.717941284179688" customWidth="1"/>
     <col min="6" max="6" width="13.48691463470459" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
@@ -752,1154 +752,1350 @@
         <v>9</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="9"/>
-      <c r="E8" s="9"/>
+      <c r="D8" s="9">
+        <v>45905.333333333336</v>
+      </c>
+      <c r="E8" s="9">
+        <v>45905.36736111111</v>
+      </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E9" s="9"/>
+        <v>16</v>
+      </c>
+      <c r="D9" s="9">
+        <v>45905.333333333336</v>
+      </c>
+      <c r="E9" s="9">
+        <v>45905.35555555556</v>
+      </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E10" s="9"/>
+        <v>3</v>
+      </c>
+      <c r="D10" s="9">
+        <v>45905.33541666667</v>
+      </c>
+      <c r="E10" s="9">
+        <v>45973.510416666664</v>
+      </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E11" s="9"/>
+        <v>19</v>
+      </c>
+      <c r="D11" s="9">
+        <v>45905.333333333336</v>
+      </c>
+      <c r="E11" s="9">
+        <v>45905.333333333336</v>
+      </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E12" s="9"/>
+        <v>22</v>
+      </c>
+      <c r="D12" s="9">
+        <v>45905.333333333336</v>
+      </c>
+      <c r="E12" s="9">
+        <v>45905.35902777778</v>
+      </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E13" s="9"/>
+        <v>25</v>
+      </c>
+      <c r="D13" s="9">
+        <v>45905.333333333336</v>
+      </c>
+      <c r="E13" s="9">
+        <v>45905.44652777778</v>
+      </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>164</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E14" s="9"/>
+        <v>28</v>
+      </c>
+      <c r="D14" s="9">
+        <v>45905.333333333336</v>
+      </c>
+      <c r="E14" s="9">
+        <v>45905.376388888886</v>
+      </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D15" s="9"/>
-      <c r="E15" s="9"/>
+      <c r="D15" s="9">
+        <v>45905.333333333336</v>
+      </c>
+      <c r="E15" s="9">
+        <v>45905.35486111111</v>
+      </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="D16" s="9">
-        <v>45905.333333333336</v>
+        <v>45905.334027777775</v>
       </c>
       <c r="E16" s="9">
-        <v>45905.353472222225</v>
+        <v>45905.354166666664</v>
       </c>
       <c r="F16" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="E17" s="9"/>
+        <v>36</v>
+      </c>
+      <c r="D17" s="9">
+        <v>45905.34930555556</v>
+      </c>
+      <c r="E17" s="9">
+        <v>45905.35138888889</v>
+      </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D18" s="9">
-        <v>45905.333333333336</v>
+        <v>45905.37569444445</v>
       </c>
       <c r="E18" s="9">
-        <v>45905.353472222225</v>
+        <v>45908.35486111111</v>
       </c>
       <c r="F18" s="3">
-        <v>30</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D19" s="9">
-        <v>45905.33541666667</v>
+        <v>45905.396527777775</v>
       </c>
       <c r="E19" s="9">
-        <v>45905.353472222225</v>
+        <v>45908.29236111111</v>
       </c>
       <c r="F19" s="3">
-        <v>27</v>
+        <v>112</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D20" s="9">
-        <v>45905.333333333336</v>
+        <v>45905.43819444445</v>
       </c>
       <c r="E20" s="9">
-        <v>45905.333333333336</v>
+        <v>45908.31319444445</v>
       </c>
       <c r="F20" s="3">
-        <v>1</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D21" s="9">
-        <v>45905.333333333336</v>
+        <v>45905.450694444444</v>
       </c>
       <c r="E21" s="9">
-        <v>45905.353472222225</v>
+        <v>45905.69513888889</v>
       </c>
       <c r="F21" s="3">
-        <v>30</v>
+        <v>187</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="D22" s="9">
-        <v>45905.333333333336</v>
+        <v>45905.45208333333</v>
       </c>
       <c r="E22" s="9">
-        <v>45905.353472222225</v>
+        <v>45908.49375</v>
       </c>
       <c r="F22" s="3">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D23" s="9">
-        <v>45905.333333333336</v>
+        <v>45905.60277777778</v>
       </c>
       <c r="E23" s="9">
-        <v>45905.353472222225</v>
+        <v>45905.615277777775</v>
       </c>
       <c r="F23" s="3">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D24" s="9">
-        <v>45905.333333333336</v>
+        <v>45905.75277777778</v>
       </c>
       <c r="E24" s="9">
-        <v>45905.353472222225</v>
+        <v>45905.885416666664</v>
       </c>
       <c r="F24" s="3">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D25" s="9">
-        <v>45905.334027777775</v>
+        <v>45906.81875</v>
       </c>
       <c r="E25" s="9">
-        <v>45905.353472222225</v>
+        <v>45906.83611111111</v>
       </c>
       <c r="F25" s="3">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="D26" s="9">
-        <v>45905.34930555556</v>
+        <v>45907.63333333333</v>
       </c>
       <c r="E26" s="9">
-        <v>45905.35138888889</v>
+        <v>45907.634722222225</v>
       </c>
       <c r="F26" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="s">
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E27" s="9"/>
+        <v>55</v>
+      </c>
+      <c r="D27" s="9">
+        <v>45907.94583333333</v>
+      </c>
+      <c r="E27" s="9">
+        <v>46107.59375</v>
+      </c>
       <c r="F27" s="3">
-        <v>0</v>
+        <v>131</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E28" s="9"/>
+        <v>58</v>
+      </c>
+      <c r="D28" s="9">
+        <v>45907.995833333334</v>
+      </c>
+      <c r="E28" s="9">
+        <v>45907.995833333334</v>
+      </c>
       <c r="F28" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="s">
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E29" s="9"/>
+        <v>61</v>
+      </c>
+      <c r="D29" s="9">
+        <v>45909.48472222222</v>
+      </c>
+      <c r="E29" s="9">
+        <v>45919.08263888889</v>
+      </c>
       <c r="F29" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="E30" s="9"/>
+        <v>64</v>
+      </c>
+      <c r="D30" s="9">
+        <v>45911.56319444445</v>
+      </c>
+      <c r="E30" s="9">
+        <v>45911.59583333333</v>
+      </c>
       <c r="F30" s="3">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E31" s="9"/>
+        <v>67</v>
+      </c>
+      <c r="D31" s="9">
+        <v>45911.56875</v>
+      </c>
+      <c r="E31" s="9">
+        <v>45911.569444444445</v>
+      </c>
       <c r="F31" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="E32" s="9"/>
+        <v>70</v>
+      </c>
+      <c r="D32" s="9">
+        <v>45913.89375</v>
+      </c>
+      <c r="E32" s="9">
+        <v>45913.89444444444</v>
+      </c>
       <c r="F32" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-      <c r="E33" s="9"/>
+        <v>73</v>
+      </c>
+      <c r="D33" s="9">
+        <v>45915.68125</v>
+      </c>
+      <c r="E33" s="9">
+        <v>45915.70277777778</v>
+      </c>
       <c r="F33" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="E34" s="9"/>
+        <v>76</v>
+      </c>
+      <c r="D34" s="9">
+        <v>45916.39513888889</v>
+      </c>
+      <c r="E34" s="9">
+        <v>45916.430555555555</v>
+      </c>
       <c r="F34" s="3">
-        <v>0</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="E35" s="9"/>
+        <v>1</v>
+      </c>
+      <c r="D35" s="9">
+        <v>45918.34930555556</v>
+      </c>
+      <c r="E35" s="9">
+        <v>45918.34930555556</v>
+      </c>
       <c r="F35" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="E36" s="9"/>
+        <v>81</v>
+      </c>
+      <c r="D36" s="9">
+        <v>45919.64166666667</v>
+      </c>
+      <c r="E36" s="9">
+        <v>45919.657638888886</v>
+      </c>
       <c r="F36" s="3">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="E37" s="9"/>
+        <v>84</v>
+      </c>
+      <c r="D37" s="9">
+        <v>45923.70694444444</v>
+      </c>
+      <c r="E37" s="9">
+        <v>45923.74166666667</v>
+      </c>
       <c r="F37" s="3">
-        <v>0</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="E38" s="9"/>
+        <v>85</v>
+      </c>
+      <c r="D38" s="9">
+        <v>45925.138194444444</v>
+      </c>
+      <c r="E38" s="9">
+        <v>45925.14027777778</v>
+      </c>
       <c r="F38" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="E39" s="9"/>
+        <v>89</v>
+      </c>
+      <c r="D39" s="9">
+        <v>45929.56597222222</v>
+      </c>
+      <c r="E39" s="9">
+        <v>45929.907638888886</v>
+      </c>
       <c r="F39" s="3">
-        <v>0</v>
+        <v>381</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="E40" s="9"/>
+        <v>73</v>
+      </c>
+      <c r="D40" s="9">
+        <v>45931.65416666667</v>
+      </c>
+      <c r="E40" s="9">
+        <v>45931.669444444444</v>
+      </c>
       <c r="F40" s="3">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="E41" s="9"/>
+        <v>94</v>
+      </c>
+      <c r="D41" s="9">
+        <v>45936.94652777778</v>
+      </c>
+      <c r="E41" s="9">
+        <v>45936.94652777778</v>
+      </c>
       <c r="F41" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="E42" s="9"/>
+        <v>97</v>
+      </c>
+      <c r="D42" s="9">
+        <v>45952.85972222222</v>
+      </c>
+      <c r="E42" s="9">
+        <v>45952.88263888889</v>
+      </c>
       <c r="F42" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="E43" s="9"/>
+        <v>100</v>
+      </c>
+      <c r="D43" s="9">
+        <v>45953.525</v>
+      </c>
+      <c r="E43" s="9">
+        <v>46031.57152777778</v>
+      </c>
       <c r="F43" s="3">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E44" s="9"/>
+        <v>103</v>
+      </c>
+      <c r="D44" s="9">
+        <v>45956.924305555556</v>
+      </c>
+      <c r="E44" s="9">
+        <v>45957.04583333333</v>
+      </c>
       <c r="F44" s="3">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="E45" s="9"/>
+        <v>106</v>
+      </c>
+      <c r="D45" s="9">
+        <v>45960.53888888889</v>
+      </c>
+      <c r="E45" s="9">
+        <v>45960.68472222222</v>
+      </c>
       <c r="F45" s="3">
-        <v>0</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="E46" s="9"/>
+        <v>109</v>
+      </c>
+      <c r="D46" s="9">
+        <v>45973.49166666667</v>
+      </c>
+      <c r="E46" s="9">
+        <v>45978.396527777775</v>
+      </c>
       <c r="F46" s="3">
-        <v>0</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="E47" s="9"/>
+        <v>112</v>
+      </c>
+      <c r="D47" s="9">
+        <v>45986.60625</v>
+      </c>
+      <c r="E47" s="9">
+        <v>45986.611805555556</v>
+      </c>
       <c r="F47" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="E48" s="9"/>
+        <v>115</v>
+      </c>
+      <c r="D48" s="9">
+        <v>46001.700694444444</v>
+      </c>
+      <c r="E48" s="9">
+        <v>46001.700694444444</v>
+      </c>
       <c r="F48" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="E49" s="9"/>
+        <v>118</v>
+      </c>
+      <c r="D49" s="9">
+        <v>46002.52916666667</v>
+      </c>
+      <c r="E49" s="9">
+        <v>46002.52916666667</v>
+      </c>
       <c r="F49" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="E50" s="9"/>
+        <v>121</v>
+      </c>
+      <c r="D50" s="9">
+        <v>46002.529861111114</v>
+      </c>
+      <c r="E50" s="9">
+        <v>46002.529861111114</v>
+      </c>
       <c r="F50" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="E51" s="9"/>
+        <v>124</v>
+      </c>
+      <c r="D51" s="9">
+        <v>46009.71597222222</v>
+      </c>
+      <c r="E51" s="9">
+        <v>46090.38888888889</v>
+      </c>
       <c r="F51" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="E52" s="9"/>
+        <v>127</v>
+      </c>
+      <c r="D52" s="9">
+        <v>46009.71666666667</v>
+      </c>
+      <c r="E52" s="9">
+        <v>46032.1875</v>
+      </c>
       <c r="F52" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="E53" s="9"/>
+        <v>130</v>
+      </c>
+      <c r="D53" s="9">
+        <v>46033.55416666667</v>
+      </c>
+      <c r="E53" s="9">
+        <v>46033.55416666667</v>
+      </c>
       <c r="F53" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="s">
-        <v>107</v>
+        <v>131</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="E54" s="9"/>
+        <v>133</v>
+      </c>
+      <c r="D54" s="9">
+        <v>46034.441666666666</v>
+      </c>
+      <c r="E54" s="9">
+        <v>46034.441666666666</v>
+      </c>
       <c r="F54" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="E55" s="9"/>
+        <v>100</v>
+      </c>
+      <c r="D55" s="9">
+        <v>46043.618055555555</v>
+      </c>
+      <c r="E55" s="9">
+        <v>46043.618055555555</v>
+      </c>
       <c r="F55" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="E56" s="9"/>
+        <v>73</v>
+      </c>
+      <c r="D56" s="9">
+        <v>46043.87569444445</v>
+      </c>
+      <c r="E56" s="9">
+        <v>46043.87569444445</v>
+      </c>
       <c r="F56" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="E57" s="9"/>
+        <v>140</v>
+      </c>
+      <c r="D57" s="9">
+        <v>46063.57986111111</v>
+      </c>
+      <c r="E57" s="9">
+        <v>46063.57986111111</v>
+      </c>
       <c r="F57" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="E58" s="9"/>
+        <v>143</v>
+      </c>
+      <c r="D58" s="9">
+        <v>46064.55763888889</v>
+      </c>
+      <c r="E58" s="9">
+        <v>46112.395833333336</v>
+      </c>
       <c r="F58" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="E59" s="9"/>
+        <v>146</v>
+      </c>
+      <c r="D59" s="9">
+        <v>46069.24652777778</v>
+      </c>
+      <c r="E59" s="9">
+        <v>46069.24652777778</v>
+      </c>
       <c r="F59" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="E60" s="9"/>
+        <v>149</v>
+      </c>
+      <c r="D60" s="9">
+        <v>46070.441666666666</v>
+      </c>
+      <c r="E60" s="9">
+        <v>46070.44236111111</v>
+      </c>
       <c r="F60" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="E61" s="9"/>
+        <v>1</v>
+      </c>
+      <c r="D61" s="9">
+        <v>46090.98541666667</v>
+      </c>
+      <c r="E61" s="9">
+        <v>46090.98541666667</v>
+      </c>
       <c r="F61" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="E62" s="9"/>
+        <v>154</v>
+      </c>
+      <c r="D62" s="9">
+        <v>46100.71319444444</v>
+      </c>
+      <c r="E62" s="9">
+        <v>46100.71319444444</v>
+      </c>
       <c r="F62" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="E63" s="9"/>
+        <v>157</v>
+      </c>
+      <c r="D63" s="9">
+        <v>46107.77777777778</v>
+      </c>
+      <c r="E63" s="9">
+        <v>46107.77777777778</v>
+      </c>
       <c r="F63" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="E64" s="9"/>
+        <v>160</v>
+      </c>
+      <c r="D64" s="9">
+        <v>46120.819444444445</v>
+      </c>
+      <c r="E64" s="9">
+        <v>46120.819444444445</v>
+      </c>
       <c r="F64" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="E65" s="9"/>
+        <v>100</v>
+      </c>
+      <c r="D65" s="9">
+        <v>46133.54583333333</v>
+      </c>
+      <c r="E65" s="9">
+        <v>46133.54652777778</v>
+      </c>
       <c r="F65" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="E66" s="9"/>
+        <v>100</v>
+      </c>
+      <c r="D66" s="9">
+        <v>46134.56875</v>
+      </c>
+      <c r="E66" s="9">
+        <v>46134.56875</v>
+      </c>
       <c r="F66" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="s">
-        <v>144</v>
+        <v>1</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>145</v>
+        <v>1</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>146</v>
+        <v>1</v>
       </c>
       <c r="D67" s="9"/>
       <c r="E67" s="9"/>
       <c r="F67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="s">
-        <v>147</v>
+        <v>1</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>148</v>
+        <v>1</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>149</v>
+        <v>1</v>
       </c>
       <c r="D68" s="9"/>
       <c r="E68" s="9"/>
       <c r="F68" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="s">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>151</v>
+        <v>1</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>152</v>
+        <v>1</v>
       </c>
       <c r="D69" s="9"/>
       <c r="E69" s="9"/>
       <c r="F69" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="s">
-        <v>153</v>
+        <v>1</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>154</v>
+        <v>1</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="9"/>
       <c r="E70" s="9"/>
       <c r="F70" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="s">
-        <v>155</v>
+        <v>1</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>156</v>
+        <v>1</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>157</v>
+        <v>1</v>
       </c>
       <c r="D71" s="9"/>
       <c r="E71" s="9"/>
       <c r="F71" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="s">
-        <v>158</v>
+        <v>1</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>159</v>
+        <v>1</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>160</v>
+        <v>1</v>
       </c>
       <c r="D72" s="9"/>
       <c r="E72" s="9"/>
       <c r="F72" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D73" s="9"/>
       <c r="E73" s="9"/>
       <c r="F73" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="s">
-        <v>164</v>
+        <v>1</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>165</v>
+        <v>1</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>103</v>
+        <v>1</v>
       </c>
       <c r="D74" s="9"/>
       <c r="E74" s="9"/>
       <c r="F74" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="s">
-        <v>166</v>
+        <v>1</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>167</v>
+        <v>1</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>103</v>
+        <v>1</v>
       </c>
       <c r="D75" s="9"/>
       <c r="E75" s="9"/>
       <c r="F75" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>