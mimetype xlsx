--- v1 (2026-03-22)
+++ v2 (2026-10-01)
@@ -4,206 +4,212 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Event" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>Event Sponsor</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Bright Minds Biosciences Inc</t>
   </si>
   <si>
     <t>Start Date/Time</t>
   </si>
   <si>
     <t>End Date/Time</t>
   </si>
   <si>
     <t>Time Zone</t>
   </si>
   <si>
     <t>Eastern</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>View Start Time</t>
   </si>
   <si>
     <t>View End Time</t>
   </si>
   <si>
     <t>View Minutes</t>
   </si>
   <si>
+    <t xml:space="preserve">Jo Sourbron </t>
+  </si>
+  <si>
+    <t>j.sourbron@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU Leuven uz Ghent </t>
+  </si>
+  <si>
+    <t>Daniel Legge</t>
+  </si>
+  <si>
+    <t>dlegge@viqconsultant.com</t>
+  </si>
+  <si>
+    <t>VIQ Solutions</t>
+  </si>
+  <si>
+    <t>Ratna</t>
+  </si>
+  <si>
+    <t>rlankapally@factset.com</t>
+  </si>
+  <si>
+    <t>Factset</t>
+  </si>
+  <si>
+    <t>Elemer Piros</t>
+  </si>
+  <si>
+    <t>epiros@lucidcm.com</t>
+  </si>
+  <si>
+    <t>Lucid</t>
+  </si>
+  <si>
+    <t>siqmyf</t>
+  </si>
+  <si>
+    <t>gqjvjg@azzkfq.com</t>
+  </si>
+  <si>
+    <t>fznvch</t>
+  </si>
+  <si>
+    <t>Margie Main</t>
+  </si>
+  <si>
+    <t>margie@xcytedigital.com</t>
+  </si>
+  <si>
+    <t>Allen Barbieri</t>
+  </si>
+  <si>
+    <t>abarbieri@biomerica.com</t>
+  </si>
+  <si>
+    <t>Biomerica Inc</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>km@ocamapartners.com</t>
+  </si>
+  <si>
+    <t>inc</t>
+  </si>
+  <si>
+    <t>Wil</t>
+  </si>
+  <si>
+    <t>we_internet-bio@yahoo.com</t>
+  </si>
+  <si>
+    <t>Self</t>
+  </si>
+  <si>
+    <t>s</t>
+  </si>
+  <si>
+    <t>lexis20286@besenica.com</t>
+  </si>
+  <si>
+    <t>DAenny</t>
+  </si>
+  <si>
+    <t>ddandi@mail.yu.edu</t>
+  </si>
+  <si>
+    <t>Yehsuiva</t>
+  </si>
+  <si>
     <t xml:space="preserve">Lisa </t>
   </si>
   <si>
     <t>lwilson@insitecony.com</t>
   </si>
   <si>
     <t>insite</t>
   </si>
   <si>
-    <t xml:space="preserve">Jo Sourbron </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">KU Leuven uz Ghent </t>
+    <t>lrzuzt</t>
+  </si>
+  <si>
+    <t>ykqbau@cszqbh.com</t>
+  </si>
+  <si>
+    <t>tnfhnh</t>
   </si>
   <si>
     <t>Jon mesok</t>
   </si>
   <si>
     <t>jmesok@gmail.com</t>
   </si>
   <si>
     <t>Citizens</t>
-  </si>
-[...85 lines deleted...]
-    <t>Self</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-en-US]m/d/yyyy h:mm AM/PM;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3" tint="0"/>
@@ -260,60 +266,60 @@
     <xf numFmtId="164" fontId="0" borderId="2">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" borderId="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" borderId="4">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" borderId="3">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.461431503295898" customWidth="1"/>
     <col min="2" max="2" width="27.309551239013672" customWidth="1"/>
     <col min="3" max="3" width="19.092288970947266" customWidth="1"/>
-    <col min="4" max="4" width="17.57099151611328" customWidth="1"/>
+    <col min="4" max="4" width="18.664648056030273" customWidth="1"/>
     <col min="5" max="5" width="18.664648056030273" customWidth="1"/>
     <col min="6" max="6" width="13.48691463470459" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
@@ -396,350 +402,382 @@
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E8" s="9"/>
+        <v>16</v>
+      </c>
+      <c r="D8" s="9">
+        <v>45905.40694444445</v>
+      </c>
+      <c r="E8" s="9">
+        <v>45905.427777777775</v>
+      </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="E9" s="9"/>
+        <v>19</v>
+      </c>
+      <c r="D9" s="9">
+        <v>45905.40694444445</v>
+      </c>
+      <c r="E9" s="9">
+        <v>45905.88055555556</v>
+      </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>682</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" s="9">
-        <v>45905.40694444445</v>
+        <v>45905.40625</v>
       </c>
       <c r="E10" s="9">
-        <v>45905.42638888889</v>
+        <v>45905.43402777778</v>
       </c>
       <c r="F10" s="3">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="E11" s="9"/>
+        <v>25</v>
+      </c>
+      <c r="D11" s="9">
+        <v>45905.40625</v>
+      </c>
+      <c r="E11" s="9">
+        <v>45905.427083333336</v>
+      </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="E12" s="9"/>
+        <v>1</v>
+      </c>
+      <c r="D12" s="9">
+        <v>45905.40625</v>
+      </c>
+      <c r="E12" s="9">
+        <v>45905.42847222222</v>
+      </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E13" s="9"/>
+        <v>28</v>
+      </c>
+      <c r="D13" s="9">
+        <v>45905.40625</v>
+      </c>
+      <c r="E13" s="9">
+        <v>45905.40625</v>
+      </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="D14" s="9">
-        <v>45905.40694444445</v>
+        <v>45905.407638888886</v>
       </c>
       <c r="E14" s="9">
-        <v>45905.427083333336</v>
+        <v>45905.43819444445</v>
       </c>
       <c r="F14" s="3">
-        <v>30</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E15" s="9"/>
+        <v>33</v>
+      </c>
+      <c r="D15" s="9">
+        <v>45905.45347222222</v>
+      </c>
+      <c r="E15" s="9">
+        <v>45905.45347222222</v>
+      </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="E16" s="9"/>
+        <v>36</v>
+      </c>
+      <c r="D16" s="9">
+        <v>45908.74930555555</v>
+      </c>
+      <c r="E16" s="9">
+        <v>45908.76875</v>
+      </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D17" s="9">
-        <v>45905.40625</v>
+        <v>45924.74791666667</v>
       </c>
       <c r="E17" s="9">
-        <v>45905.42638888889</v>
+        <v>45924.78055555555</v>
       </c>
       <c r="F17" s="3">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D18" s="9">
-        <v>45905.40625</v>
+        <v>46273.138194444444</v>
       </c>
       <c r="E18" s="9">
-        <v>45905.42638888889</v>
+        <v>46273.138194444444</v>
       </c>
       <c r="F18" s="3">
-        <v>28</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>1</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
       <c r="F20" s="3">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
       <c r="F21" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D22" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
       <c r="F22" s="3">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="s">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>51</v>
+        <v>1</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>